--- v1 (2026-09-05)
+++ v2 (2026-09-26)
@@ -125,54 +125,54 @@
   <si>
     <t>Valor Repassado</t>
   </si>
   <si>
     <t>Valor Empenhado</t>
   </si>
   <si>
     <t>R$ 0,00</t>
   </si>
   <si>
     <t>Valor Liquidado</t>
   </si>
   <si>
     <t>Valor Pago</t>
   </si>
   <si>
     <t>Exec. Financeira</t>
   </si>
   <si>
     <t>0,0%</t>
   </si>
   <si>
     <t>Trata de transferência de recursos do Fundo Estadual de Saúde para o Fundo Municipal de Saúde de Itinga do Maranhão/MA, objetivando adquirir custeio para as ações de Assistência à Saúde, do Hospital Municipal de Itinga do Maranhão/MA; 202611022228329</t>
   </si>
   <si>
-    <t>► ANDREIA MARTINS REZENDE — Nº EPI.2026.06144/2026</t>
-[...2 lines deleted...]
-    <t>ANDREIA MARTINS REZENDE</t>
+    <t>► ANDREA MARTINS REZENDE — Nº EPI.2026.06144/2026</t>
+  </si>
+  <si>
+    <t>ANDREA MARTINS REZENDE</t>
   </si>
   <si>
     <t>EPI.2026.06144/2026</t>
   </si>
   <si>
     <t>CUSTEIO PARA AÇÕES DO HOSPITAL MUNICIPAL DE ITING DO MARANHÃO - CNES 2646439</t>
   </si>
   <si>
     <t>R$ 1.000.000,00</t>
   </si>
   <si>
     <t>R$ 100.000,00</t>
   </si>
   <si>
     <t>26/06/2026</t>
   </si>
   <si>
     <t>► KEKÊ TEIXEIRA — Nº EPI.2026.06265/2026</t>
   </si>
   <si>
     <t>KEKÊ TEIXEIRA</t>
   </si>
   <si>
     <t>EPI.2026.06265/2026</t>
   </si>
@@ -377,51 +377,51 @@
   <si>
     <t>► RICARDO ARRUDA — Nº EPI.2026.05918/2026</t>
   </si>
   <si>
     <t>RICARDO ARRUDA</t>
   </si>
   <si>
     <t>EPI.2026.05918/2026</t>
   </si>
   <si>
     <t>TRANSFERÊNCIA DE RECURSOS PARA O FUNDO MUNICIPAL DE SAÚDE DA CIDADE DE ITINGA DO MARANHÃO, CNPJ:13.863.418/0001-74, PARA...</t>
   </si>
   <si>
     <t>R$ 4.500.000,00</t>
   </si>
   <si>
     <t>R$ 1.350.000,00</t>
   </si>
   <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>TRANSFERÊNCIA DE RECURSOS PARA O FUNDO MUNICIPAL DE SAÚDE DA CIDADE DE ITINGA DO MARANHÃO, CNPJ:13.863.418/0001-74, PARA AÇÕES DE CUSTEIO NAS UNIDADES AMBULATORIAIS E HOSPITALARES</t>
   </si>
   <si>
-    <t>► ANDREIA MARTINS REZENDE — Nº EPI.2026.05567/2026</t>
+    <t>► ANDREA MARTINS REZENDE — Nº EPI.2026.05567/2026</t>
   </si>
   <si>
     <t>EPI.2026.05567/2026</t>
   </si>
   <si>
     <t>CUSTEIO PARA AÇÕES DO HOSPITAL MUNICIPAL DE ITINGA - CNPS 2646439 CUSTEIO PARA AÇÕES DE SAÚDE DO HOSPITAL MUNICIPAL DE I...</t>
   </si>
   <si>
     <t>R$ 1.200.000,00</t>
   </si>
   <si>
     <t>28/04/2026</t>
   </si>
   <si>
     <t>saude</t>
   </si>
   <si>
     <t>R$ 493.311,91</t>
   </si>
   <si>
     <t>41,1%</t>
   </si>
   <si>
     <t>CUSTEIO PARA AÇÕES DO HOSPITAL MUNICIPAL DE ITINGA - CNPS 2646439 CUSTEIO PARA AÇÕES DE SAÚDE DO HOSPITAL MUNICIPAL DE ITINGA DO AMRANHÃO - CNES 2646439</t>
   </si>