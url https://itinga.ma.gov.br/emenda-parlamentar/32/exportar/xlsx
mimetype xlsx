--- v0 (2026-08-15)
+++ v1 (2026-09-27)
@@ -12,59 +12,59 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
-[...1 lines deleted...]
-    <t>EMENDA PARLAMENTAR — ANDREIA MARTINS REZENDE — Nº EPI.2026.05567/2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+  <si>
+    <t>EMENDA PARLAMENTAR — ANDREA MARTINS REZENDE — Nº EPI.2026.05567/2026</t>
   </si>
   <si>
     <t>Parlamentar</t>
   </si>
   <si>
-    <t>ANDREIA MARTINS REZENDE</t>
+    <t>ANDREA MARTINS REZENDE</t>
   </si>
   <si>
     <t>Nº/Ano</t>
   </si>
   <si>
     <t>EPI.2026.05567/2026</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>28/04/2026</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Individual</t>
   </si>
   <si>
     <t>Origem</t>
   </si>
   <si>
     <t>Estadual</t>
   </si>
@@ -83,63 +83,63 @@
   <si>
     <t>Localidade</t>
   </si>
   <si>
     <t>Itinga do Maranhão</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Ativo</t>
   </si>
   <si>
     <t>Valor Previsto</t>
   </si>
   <si>
     <t>R$ 1.200.000,00</t>
   </si>
   <si>
     <t>Valor Repassado</t>
   </si>
   <si>
     <t>Valor Empenhado</t>
   </si>
   <si>
-    <t>R$ 121.998,64</t>
+    <t>R$ 493.311,91</t>
   </si>
   <si>
     <t>Valor Liquidado</t>
   </si>
   <si>
     <t>Valor Pago</t>
   </si>
   <si>
     <t>Execução Financeira</t>
   </si>
   <si>
-    <t>10,2%</t>
+    <t>41,1%</t>
   </si>
   <si>
     <t>Banco</t>
   </si>
   <si>
     <t>001 banco do Brasil</t>
   </si>
   <si>
     <t>Agência / Conta</t>
   </si>
   <si>
     <t>5676-6 / 16.863-7</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>CUSTEIO PARA AÇÕES DO HOSPITAL MUNICIPAL DE ITINGA - CNPS 2646439 CUSTEIO PARA AÇÕES DE SAÚDE DO HOSPITAL MUNICIPAL DE ITINGA DO AMRANHÃO - CNES 2646439</t>
   </si>
   <si>
     <t>EMPENHOS, LIQUIDAÇÕES E PAGAMENTOS</t>
   </si>
   <si>
     <t>EMPENHO Nº 20266173025 | Data: 22/06/2026 | Vl. Empenhado: R$ 58.733,33 | Vl. Liquidado: R$ 58.733,33 | Vl. Pago: R$ 58.733,33</t>
   </si>
@@ -285,50 +285,95 @@
     <t>PAGAMENTOS DO EMPENHO 20268217020 (1 registro(s))</t>
   </si>
   <si>
     <t>EMPENHO Nº 712125 | Data: 31/07/2026 | Vl. Empenhado: R$ 13,27 | Vl. Liquidado: R$ 13,27 | Vl. Pago: R$ 13,27</t>
   </si>
   <si>
     <t>BANCO DO BRASIL SA</t>
   </si>
   <si>
     <t>0005 / 2-067</t>
   </si>
   <si>
     <t>Não se aplica</t>
   </si>
   <si>
     <t>Descrição:TARIFA BANCARIA</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 712125 (1 registro(s))</t>
   </si>
   <si>
     <t>31/07/2026</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 712125 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2026.8236013 | Data: 24/08/2026 | Vl. Empenhado: R$ 13,27 | Vl. Liquidado: R$ 13,27 | Vl. Pago: R$ 13,27</t>
+  </si>
+  <si>
+    <t>0005 / -</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2026.8236013 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>24/08/2026</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2026.8236013 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 20268222044 | Data: 10/08/2026 | Vl. Empenhado: R$ 371.300,00 | Vl. Liquidado: R$ 371.300,00 | Vl. Pago: R$ 371.300,00</t>
+  </si>
+  <si>
+    <t>INSTITUTO GEPAS</t>
+  </si>
+  <si>
+    <t>21.310.029/0001-40</t>
+  </si>
+  <si>
+    <t>604/2026</t>
+  </si>
+  <si>
+    <t>Descrição:EMPENHO EMITIDO PARA OCORRER À DESPESA COM CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS MÉDICOS E AMBULATORIAIS EM REGIME DE PLANTÃO, PARA ATENDIMENTO DAS DEMANDAS DA SECRETARIA MUNICIPAL DE SAÚDE. CONFORME TERMO DE ADESÃO N° 020/2026 E CONTRATO N° 604/2026.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 20268222044 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>00001364</t>
+  </si>
+  <si>
+    <t>21/08/2026</t>
+  </si>
+  <si>
+    <t>R$ 371.300,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 20268222044 (1 registro(s))</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="18"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -715,54 +760,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H77"/>
+  <dimension ref="A1:H103"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D77" sqref="D77"/>
+      <selection activeCell="D103" sqref="D103"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
         <v>4</v>
       </c>
       <c r="C3" t="s">
@@ -1598,78 +1643,382 @@
       </c>
       <c r="C76" t="s">
         <v>36</v>
       </c>
       <c r="D76" t="s">
         <v>25</v>
       </c>
       <c r="E76" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>7212120</v>
       </c>
       <c r="B77" t="s">
         <v>89</v>
       </c>
       <c r="C77" t="s">
         <v>84</v>
       </c>
       <c r="D77" s="4" t="s">
         <v>72</v>
       </c>
       <c r="E77" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="B79" s="3"/>
+      <c r="C79" s="3"/>
+      <c r="D79" s="3"/>
+      <c r="E79" s="3"/>
+      <c r="F79" s="3"/>
+      <c r="G79" s="3"/>
+      <c r="H79" s="3"/>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>36</v>
+      </c>
+      <c r="B80" t="s">
+        <v>37</v>
+      </c>
+      <c r="C80" t="s">
+        <v>38</v>
+      </c>
+      <c r="D80" t="s">
+        <v>39</v>
+      </c>
+      <c r="E80" t="s">
+        <v>40</v>
+      </c>
+      <c r="F80" t="s">
+        <v>41</v>
+      </c>
+      <c r="G80" t="s">
+        <v>42</v>
+      </c>
+      <c r="H80" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>65</v>
+      </c>
+      <c r="B81" t="s">
+        <v>66</v>
+      </c>
+      <c r="C81" t="s">
+        <v>46</v>
+      </c>
+      <c r="D81">
+        <v>659</v>
+      </c>
+      <c r="E81" t="s">
+        <v>92</v>
+      </c>
+      <c r="F81" t="s">
+        <v>68</v>
+      </c>
+      <c r="G81" t="s">
+        <v>68</v>
+      </c>
+      <c r="H81" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="B82" s="6"/>
+      <c r="C82" s="6"/>
+      <c r="D82" s="6"/>
+      <c r="E82" s="6"/>
+      <c r="F82" s="6"/>
+      <c r="G82" s="6"/>
+      <c r="H82" s="6"/>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B84" s="7"/>
+      <c r="C84" s="7"/>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>53</v>
+      </c>
+      <c r="B85" t="s">
+        <v>54</v>
+      </c>
+      <c r="C85" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86">
+        <v>1</v>
+      </c>
+      <c r="B86" t="s">
+        <v>94</v>
+      </c>
+      <c r="C86" s="4" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="B88" s="8"/>
+      <c r="C88" s="8"/>
+      <c r="D88" s="8"/>
+      <c r="E88" s="8"/>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>59</v>
+      </c>
+      <c r="B89" t="s">
+        <v>60</v>
+      </c>
+      <c r="C89" t="s">
+        <v>36</v>
+      </c>
+      <c r="D89" t="s">
+        <v>25</v>
+      </c>
+      <c r="E89" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90">
+        <v>2026.8236015</v>
+      </c>
+      <c r="B90" t="s">
+        <v>94</v>
+      </c>
+      <c r="C90" t="s">
+        <v>65</v>
+      </c>
+      <c r="D90" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="E90" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="B92" s="3"/>
+      <c r="C92" s="3"/>
+      <c r="D92" s="3"/>
+      <c r="E92" s="3"/>
+      <c r="F92" s="3"/>
+      <c r="G92" s="3"/>
+      <c r="H92" s="3"/>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>36</v>
+      </c>
+      <c r="B93" t="s">
+        <v>37</v>
+      </c>
+      <c r="C93" t="s">
+        <v>38</v>
+      </c>
+      <c r="D93" t="s">
+        <v>39</v>
+      </c>
+      <c r="E93" t="s">
+        <v>40</v>
+      </c>
+      <c r="F93" t="s">
+        <v>41</v>
+      </c>
+      <c r="G93" t="s">
+        <v>42</v>
+      </c>
+      <c r="H93" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>97</v>
+      </c>
+      <c r="B94" t="s">
+        <v>98</v>
+      </c>
+      <c r="C94">
+        <v>3390390000</v>
+      </c>
+      <c r="D94">
+        <v>659</v>
+      </c>
+      <c r="E94" t="s">
+        <v>85</v>
+      </c>
+      <c r="F94" t="s">
+        <v>68</v>
+      </c>
+      <c r="G94" t="s">
+        <v>99</v>
+      </c>
+      <c r="H94" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="B95" s="6"/>
+      <c r="C95" s="6"/>
+      <c r="D95" s="6"/>
+      <c r="E95" s="6"/>
+      <c r="F95" s="6"/>
+      <c r="G95" s="6"/>
+      <c r="H95" s="6"/>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B97" s="7"/>
+      <c r="C97" s="7"/>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>53</v>
+      </c>
+      <c r="B98" t="s">
+        <v>54</v>
+      </c>
+      <c r="C98" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>102</v>
+      </c>
+      <c r="B99" t="s">
+        <v>103</v>
+      </c>
+      <c r="C99" s="4" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="B101" s="8"/>
+      <c r="C101" s="8"/>
+      <c r="D101" s="8"/>
+      <c r="E101" s="8"/>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>59</v>
+      </c>
+      <c r="B102" t="s">
+        <v>60</v>
+      </c>
+      <c r="C102" t="s">
+        <v>36</v>
+      </c>
+      <c r="D102" t="s">
+        <v>25</v>
+      </c>
+      <c r="E102" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103">
+        <v>2026.8236004</v>
+      </c>
+      <c r="B103" t="s">
+        <v>94</v>
+      </c>
+      <c r="C103" t="s">
+        <v>97</v>
+      </c>
+      <c r="D103" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="E103" t="s">
         <v>63</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="A14:H14"/>
     <mergeCell ref="A17:H17"/>
     <mergeCell ref="A19:C19"/>
     <mergeCell ref="A23:E23"/>
     <mergeCell ref="A27:H27"/>
     <mergeCell ref="A30:H30"/>
     <mergeCell ref="A32:C32"/>
     <mergeCell ref="A36:E36"/>
     <mergeCell ref="A40:H40"/>
     <mergeCell ref="A43:H43"/>
     <mergeCell ref="A45:C45"/>
     <mergeCell ref="A49:E49"/>
     <mergeCell ref="A53:H53"/>
     <mergeCell ref="A56:H56"/>
     <mergeCell ref="A58:C58"/>
     <mergeCell ref="A62:E62"/>
     <mergeCell ref="A66:H66"/>
     <mergeCell ref="A69:H69"/>
     <mergeCell ref="A71:C71"/>
     <mergeCell ref="A75:E75"/>
+    <mergeCell ref="A79:H79"/>
+    <mergeCell ref="A82:H82"/>
+    <mergeCell ref="A84:C84"/>
+    <mergeCell ref="A88:E88"/>
+    <mergeCell ref="A92:H92"/>
+    <mergeCell ref="A95:H95"/>
+    <mergeCell ref="A97:C97"/>
+    <mergeCell ref="A101:E101"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>